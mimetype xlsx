--- v0 (2026-07-02)
+++ v1 (2026-08-30)
@@ -744,107 +744,107 @@
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Formación</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Liturgia</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
@@ -1096,63 +1096,63 @@
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>20</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:N10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="30.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="30.83203125" customWidth="1"/>
@@ -2078,98 +2078,156 @@
       <c r="E1" t="str">
         <v>Actividad</v>
       </c>
       <c r="F1" t="str">
         <v>Lugar</v>
       </c>
       <c r="G1" t="str">
         <v>Responsable</v>
       </c>
       <c r="H1" t="str">
         <v>Estado</v>
       </c>
       <c r="I1" t="str">
         <v>Observaciones</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:I1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="30.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Fecha</v>
       </c>
       <c r="B1" t="str">
         <v>Día</v>
       </c>
       <c r="C1" t="str">
         <v>Hora</v>
       </c>
       <c r="D1" t="str">
         <v>Tipo</v>
       </c>
       <c r="E1" t="str">
         <v>Actividad</v>
       </c>
       <c r="F1" t="str">
         <v>Lugar</v>
       </c>
       <c r="G1" t="str">
         <v>Responsable</v>
       </c>
       <c r="H1" t="str">
         <v>Estado</v>
       </c>
       <c r="I1" t="str">
         <v>Observaciones</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>20/09/2026</v>
+      </c>
+      <c r="B2" t="str">
+        <v>domingo</v>
+      </c>
+      <c r="C2" t="str">
+        <v>08:00</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Actividad Economica</v>
+      </c>
+      <c r="E2" t="str">
+        <v>Act. Acolitos</v>
+      </c>
+      <c r="F2" t="str">
+        <v/>
+      </c>
+      <c r="G2" t="str">
+        <v/>
+      </c>
+      <c r="H2" t="str">
+        <v>Planificado</v>
+      </c>
+      <c r="I2" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>20/09/2026</v>
+      </c>
+      <c r="B3" t="str">
+        <v>domingo</v>
+      </c>
+      <c r="C3" t="str">
+        <v>17:56</v>
+      </c>
+      <c r="D3" t="str">
+        <v>Formación</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Enciende el Amor</v>
+      </c>
+      <c r="F3" t="str">
+        <v>Campo de Marte</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Sagrada Familia</v>
+      </c>
+      <c r="H3" t="str">
+        <v>Planificado</v>
+      </c>
+      <c r="I3" t="str">
+        <v/>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Enero</vt:lpstr>
       <vt:lpstr>Febrero</vt:lpstr>
       <vt:lpstr>Marzo</vt:lpstr>
       <vt:lpstr>Abril</vt:lpstr>
       <vt:lpstr>Mayo</vt:lpstr>
       <vt:lpstr>Junio</vt:lpstr>